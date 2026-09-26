--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,101 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD2D3B99-1A18-416E-B214-1820A806530A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ADDE055-CC9F-4BB2-9191-06D36255123F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{3ED691B5-A8B9-4BE9-9C60-3167C2E21435}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11508" xr2:uid="{3ED691B5-A8B9-4BE9-9C60-3167C2E21435}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Bevölkerung Nationen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Estland</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>Côte d’Ivoire</t>
   </si>
   <si>
     <t>Dänemark</t>
   </si>
   <si>
-    <t>staatenlos</t>
-[...4 lines deleted...]
-  <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Äthiopien</t>
   </si>
   <si>
     <t>Schweden</t>
   </si>
   <si>
     <t>Irland</t>
   </si>
   <si>
     <t>Belgien</t>
   </si>
   <si>
     <t>Tadschikistan</t>
   </si>
   <si>
     <t>Libyen</t>
   </si>
   <si>
     <t>Kenia</t>
@@ -190,59 +178,53 @@
   <si>
     <t>Südafrika</t>
   </si>
   <si>
     <t>Jordanien</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Philippinen</t>
   </si>
   <si>
     <t>Libanon</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
-    <t>ungeklärt</t>
-[...1 lines deleted...]
-  <si>
     <t>Georgien</t>
   </si>
   <si>
-    <t>Tschechien</t>
-[...1 lines deleted...]
-  <si>
     <t>Slowakei</t>
   </si>
   <si>
     <t>Algerien</t>
   </si>
   <si>
     <t>Marokko</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Brasilien</t>
   </si>
   <si>
     <t>Kasachstan</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Litauen</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
@@ -271,59 +253,53 @@
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>Albanien</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>Ungarn</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>Serbien (einschließlich Kosovo)</t>
-[...1 lines deleted...]
-  <si>
     <t>Russische Föderation</t>
   </si>
   <si>
-    <t>Mazedonien</t>
-[...1 lines deleted...]
-  <si>
     <t>Bulgarien</t>
   </si>
   <si>
     <t>Polen</t>
   </si>
   <si>
     <t>Bosnien und Herzegowina</t>
   </si>
   <si>
     <t>Syrien</t>
   </si>
   <si>
     <t>Griechenland</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Rumänien</t>
   </si>
   <si>
     <t>Kosovo</t>
   </si>
   <si>
     <t>Kroatien</t>
@@ -341,50 +317,80 @@
     <t>Deutschland</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>Personen</t>
   </si>
   <si>
     <t>Staatsangehörigkeiten</t>
   </si>
   <si>
     <t>jeweils am</t>
   </si>
   <si>
     <t>Quelle: Stadt Aalen, Einwohnermeldebestand, Bevölkerung mit Hauptwohnsitz, Kommunale Statistikstelle</t>
   </si>
   <si>
     <t>Bevölkerung nach Staatsangehörigkeiten</t>
   </si>
   <si>
     <t>Gesamtes Stadtgebiet</t>
   </si>
   <si>
     <t>Stadt Aalen</t>
+  </si>
+  <si>
+    <t>Nordmazedonien</t>
+  </si>
+  <si>
+    <t>Serbien</t>
+  </si>
+  <si>
+    <t>ungeklärt (alt)</t>
+  </si>
+  <si>
+    <t>Tschechische Republik</t>
+  </si>
+  <si>
+    <t>staatenlos (alt)</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>Kirgistan</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>sonstige</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -498,51 +504,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -551,50 +557,53 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{8F8FDF4A-AA11-44D6-9176-3055ECC50940}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{D0F78038-A957-43CE-A868-14FFC08FF7C4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -880,1190 +889,1213 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D07F5862-9E02-449E-88E3-0465288C3A19}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C104"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.625" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.59765625" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.75" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="14.625" style="1"/>
+    <col min="1" max="1" width="10.69921875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="53.09765625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.59765625" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="14.59765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="17"/>
     </row>
-    <row r="2" spans="1:3" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="14"/>
     </row>
-    <row r="3" spans="1:3" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="14"/>
     </row>
-    <row r="4" spans="1:3" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="10"/>
     </row>
-    <row r="5" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C6" s="5">
+        <v>68189</v>
+      </c>
+      <c r="D6" s="20"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C7" s="3">
+        <v>57206</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="3">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="3">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="3">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="3">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="3">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="3">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="3">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="3">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" s="3">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="3">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B21" s="4" t="s">
         <v>99</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="C21" s="3">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="3">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="3">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="3">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="3">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="3">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="3">
         <v>97</v>
       </c>
-      <c r="C7" s="3">
-[...40 lines deleted...]
-      <c r="B11" s="4" t="s">
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="3">
         <v>93</v>
       </c>
-      <c r="C11" s="3">
-[...18 lines deleted...]
-      <c r="B13" s="4" t="s">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="3">
         <v>91</v>
       </c>
-      <c r="C13" s="3">
-[...106 lines deleted...]
-      <c r="B23" s="4" t="s">
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="3">
         <v>81</v>
       </c>
-      <c r="C23" s="3">
-[...62 lines deleted...]
-      <c r="B29" s="4" t="s">
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="3">
         <v>75</v>
       </c>
-      <c r="C29" s="3">
-[...32 lines deleted...]
-      <c r="C32" s="3">
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B33" s="4" t="s">
         <v>65</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C33" s="3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="3">
         <v>64</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C34" s="3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" s="3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B37" s="4" t="s">
         <v>60</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C35" s="3">
+      <c r="C37" s="3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="3">
         <v>60</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="C37" s="3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B39" s="4" t="s">
         <v>59</v>
-      </c>
-[...17 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C39" s="3">
         <v>55</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>46022</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C40" s="3">
-        <v>49</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>46022</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C41" s="3">
         <v>48</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>46022</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C42" s="3">
-        <v>47</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>46022</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C43" s="3">
-        <v>38</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>46022</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="C44" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-        <v>45291</v>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>46022</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C46" s="3">
         <v>33</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>46022</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C47" s="3">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>46022</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="C48" s="3">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>46022</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C49" s="3">
-        <v>32</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>46022</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C50" s="3">
-        <v>29</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>46022</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="C51" s="3">
-        <v>29</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>46022</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="3">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C53" s="3">
         <v>29</v>
       </c>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C53" s="3">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C55" s="3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="3">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B54" s="4" t="s">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B57" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="3">
-[...10 lines deleted...]
-      <c r="C55" s="3">
+      <c r="C57" s="3">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C58" s="3">
         <v>24</v>
       </c>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-        <v>45291</v>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>46022</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C59" s="3">
         <v>23</v>
       </c>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>46022</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C60" s="3">
         <v>22</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>46022</v>
       </c>
       <c r="B61" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62" s="3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B63" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C61" s="3">
-[...20 lines deleted...]
-      </c>
       <c r="C63" s="3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C64" s="3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C65" s="3">
         <v>18</v>
       </c>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-        <v>45291</v>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>46022</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C66" s="3">
         <v>16</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>46022</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C67" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>46022</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C68" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>46022</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C69" s="3">
-        <v>15</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>46022</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C70" s="3">
         <v>14</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>46022</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C71" s="3">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>46022</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C72" s="3">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>46022</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="C73" s="3">
         <v>13</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>46022</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C74" s="3">
-        <v>13</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>46022</v>
       </c>
       <c r="B75" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C77" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B78" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C75" s="3">
-[...31 lines deleted...]
-      </c>
       <c r="C78" s="3">
-        <v>11</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>46022</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C79" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>46022</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C80" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>46022</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C81" s="3">
-        <v>10</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>46022</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C82" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>46022</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C83" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>46022</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C84" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>46022</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C85" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>46022</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="C86" s="3">
-        <v>8</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>46022</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C87" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>46022</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C88" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>46022</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C89" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C90" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B91" s="4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      </c>
       <c r="C91" s="3">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>46022</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C92" s="3">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>46022</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C93" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>46022</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C94" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>46022</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C95" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>46022</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C96" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>46022</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C97" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>46022</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C98" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>46022</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C99" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>46022</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C100" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>46022</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C101" s="3">
-        <v>4</v>
-[...4 lines deleted...]
-        <v>45291</v>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>46022</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="C102" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>46022</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>1</v>
+        <v>105</v>
       </c>
       <c r="C103" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45291</v>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>46022</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="C104" s="3">
-        <v>62</v>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A105" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>46022</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" s="3">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>