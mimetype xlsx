--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61ECDCA6-F344-42FA-AC59-A82E69EF3A7D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{918196E5-C5BE-4B2D-A2E7-FC8232831E8A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{50281B72-3D76-4AC3-89D5-B55040CAE375}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12228" xr2:uid="{50281B72-3D76-4AC3-89D5-B55040CAE375}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Bevölkerung Staa Ges" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Hofen</t>
   </si>
   <si>
     <t>080</t>
   </si>
   <si>
     <t>Wasseralfingen</t>
   </si>
   <si>
@@ -679,624 +679,624 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4964215-60EF-403A-BCA5-F29CF3C040C1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:XFD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.375" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.3984375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.25" style="3" customWidth="1"/>
+    <col min="1" max="1" width="9.19921875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.5" style="1" customWidth="1"/>
-    <col min="3" max="3" width="22.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="15" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="11.625" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="10.375" style="1"/>
+    <col min="7" max="7" width="11.59765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.59765625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.59765625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="10.59765625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="10.3984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="24"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="20"/>
       <c r="E2" s="21"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="19"/>
     </row>
-    <row r="3" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="17"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="15"/>
     </row>
-    <row r="4" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="17"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="15"/>
     </row>
-    <row r="5" spans="1:13" s="10" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>45657</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="5">
         <v>34113</v>
       </c>
       <c r="E6" s="5">
         <v>34052</v>
       </c>
       <c r="F6" s="5">
         <v>68165</v>
       </c>
       <c r="G6" s="6">
         <v>0.15720677767182573</v>
       </c>
       <c r="H6" s="5">
         <v>28577</v>
       </c>
       <c r="I6" s="5">
         <v>28872</v>
       </c>
       <c r="J6" s="5">
         <v>57449</v>
       </c>
       <c r="K6" s="5">
         <v>5536</v>
       </c>
       <c r="L6" s="5">
         <v>5180</v>
       </c>
       <c r="M6" s="5">
         <v>10716</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9">
         <v>45657</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="5">
         <v>6215</v>
       </c>
       <c r="E7" s="5">
         <v>6001</v>
       </c>
       <c r="F7" s="5">
         <v>12216</v>
       </c>
       <c r="G7" s="6">
         <v>0.26498035363457761</v>
       </c>
       <c r="H7" s="5">
         <v>4485</v>
       </c>
       <c r="I7" s="5">
         <v>4494</v>
       </c>
       <c r="J7" s="5">
         <v>8979</v>
       </c>
       <c r="K7" s="5">
         <v>1730</v>
       </c>
       <c r="L7" s="5">
         <v>1507</v>
       </c>
       <c r="M7" s="5">
         <v>3237</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>45657</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5">
         <v>5521</v>
       </c>
       <c r="E8" s="5">
         <v>5691</v>
       </c>
       <c r="F8" s="5">
         <v>11212</v>
       </c>
       <c r="G8" s="6">
         <v>0.16482340349625402</v>
       </c>
       <c r="H8" s="5">
         <v>4650</v>
       </c>
       <c r="I8" s="5">
         <v>4714</v>
       </c>
       <c r="J8" s="5">
         <v>9364</v>
       </c>
       <c r="K8" s="5">
         <v>871</v>
       </c>
       <c r="L8" s="5">
         <v>977</v>
       </c>
       <c r="M8" s="5">
         <v>1848</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>45657</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>2154</v>
       </c>
       <c r="E9" s="5">
         <v>2123</v>
       </c>
       <c r="F9" s="5">
         <v>4277</v>
       </c>
       <c r="G9" s="6">
         <v>0.176759410801964</v>
       </c>
       <c r="H9" s="5">
         <v>1747</v>
       </c>
       <c r="I9" s="5">
         <v>1774</v>
       </c>
       <c r="J9" s="5">
         <v>3521</v>
       </c>
       <c r="K9" s="5">
         <v>407</v>
       </c>
       <c r="L9" s="5">
         <v>349</v>
       </c>
       <c r="M9" s="5">
         <v>756</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>45657</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="5">
         <v>4439</v>
       </c>
       <c r="E10" s="5">
         <v>4518</v>
       </c>
       <c r="F10" s="5">
         <v>8957</v>
       </c>
       <c r="G10" s="6">
         <v>0.12091101931450263</v>
       </c>
       <c r="H10" s="5">
         <v>3909</v>
       </c>
       <c r="I10" s="5">
         <v>3965</v>
       </c>
       <c r="J10" s="5">
         <v>7874</v>
       </c>
       <c r="K10" s="5">
         <v>530</v>
       </c>
       <c r="L10" s="5">
         <v>553</v>
       </c>
       <c r="M10" s="5">
         <v>1083</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>45657</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="5">
         <v>1289</v>
       </c>
       <c r="E11" s="5">
         <v>1230</v>
       </c>
       <c r="F11" s="5">
         <v>2519</v>
       </c>
       <c r="G11" s="6">
         <v>4.5653036919412464E-2</v>
       </c>
       <c r="H11" s="5">
         <v>1231</v>
       </c>
       <c r="I11" s="5">
         <v>1173</v>
       </c>
       <c r="J11" s="5">
         <v>2404</v>
       </c>
       <c r="K11" s="5">
         <v>58</v>
       </c>
       <c r="L11" s="5">
         <v>57</v>
       </c>
       <c r="M11" s="5">
         <v>115</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>45657</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="5">
         <v>1681</v>
       </c>
       <c r="E12" s="5">
         <v>1647</v>
       </c>
       <c r="F12" s="5">
         <v>3328</v>
       </c>
       <c r="G12" s="6">
         <v>7.421875E-2</v>
       </c>
       <c r="H12" s="5">
         <v>1520</v>
       </c>
       <c r="I12" s="5">
         <v>1561</v>
       </c>
       <c r="J12" s="5">
         <v>3081</v>
       </c>
       <c r="K12" s="5">
         <v>161</v>
       </c>
       <c r="L12" s="5">
         <v>86</v>
       </c>
       <c r="M12" s="5">
         <v>247</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>45657</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="5">
         <v>2667</v>
       </c>
       <c r="E13" s="5">
         <v>2570</v>
       </c>
       <c r="F13" s="5">
         <v>5237</v>
       </c>
       <c r="G13" s="6">
         <v>0.21138056139010883</v>
       </c>
       <c r="H13" s="5">
         <v>2097</v>
       </c>
       <c r="I13" s="5">
         <v>2033</v>
       </c>
       <c r="J13" s="5">
         <v>4130</v>
       </c>
       <c r="K13" s="5">
         <v>570</v>
       </c>
       <c r="L13" s="5">
         <v>537</v>
       </c>
       <c r="M13" s="5">
         <v>1107</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
         <v>45657</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="5">
         <v>1580</v>
       </c>
       <c r="E14" s="5">
         <v>1572</v>
       </c>
       <c r="F14" s="5">
         <v>3152</v>
       </c>
       <c r="G14" s="6">
         <v>4.3147208121827409E-2</v>
       </c>
       <c r="H14" s="5">
         <v>1507</v>
       </c>
       <c r="I14" s="5">
         <v>1509</v>
       </c>
       <c r="J14" s="5">
         <v>3016</v>
       </c>
       <c r="K14" s="5">
         <v>73</v>
       </c>
       <c r="L14" s="5">
         <v>63</v>
       </c>
       <c r="M14" s="5">
         <v>136</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
         <v>45657</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="5">
         <v>1731</v>
       </c>
       <c r="E15" s="5">
         <v>1830</v>
       </c>
       <c r="F15" s="5">
         <v>3561</v>
       </c>
       <c r="G15" s="6">
         <v>4.633529907329402E-2</v>
       </c>
       <c r="H15" s="5">
         <v>1647</v>
       </c>
       <c r="I15" s="5">
         <v>1749</v>
       </c>
       <c r="J15" s="5">
         <v>3396</v>
       </c>
       <c r="K15" s="5">
         <v>84</v>
       </c>
       <c r="L15" s="5">
         <v>81</v>
       </c>
       <c r="M15" s="5">
         <v>165</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
         <v>45657</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="5">
         <v>5816</v>
       </c>
       <c r="E16" s="5">
         <v>5899</v>
       </c>
       <c r="F16" s="5">
         <v>11715</v>
       </c>
       <c r="G16" s="6">
         <v>0.16022193768672641</v>
       </c>
       <c r="H16" s="5">
         <v>4860</v>
       </c>
       <c r="I16" s="5">
         <v>4978</v>
       </c>
       <c r="J16" s="5">
         <v>9838</v>
       </c>
       <c r="K16" s="5">
         <v>956</v>
       </c>
       <c r="L16" s="5">
         <v>921</v>
       </c>
       <c r="M16" s="5">
         <v>1877</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9">
         <v>45657</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>1020</v>
       </c>
       <c r="E17" s="5">
         <v>971</v>
       </c>
       <c r="F17" s="5">
         <v>1991</v>
       </c>
       <c r="G17" s="6">
         <v>7.2827724761426418E-2</v>
       </c>
       <c r="H17" s="5">
         <v>924</v>
       </c>
       <c r="I17" s="5">