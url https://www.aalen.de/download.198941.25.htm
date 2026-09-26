--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,69 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53C9C879-7345-477C-B8E3-F0E6E5FC75A2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7654E514-46DE-47FD-AE8F-FC7C3F907792}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{16EBFAE2-BB24-48F4-8FC8-9D7ABEBE73C5}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21576" windowHeight="7296" xr2:uid="{16EBFAE2-BB24-48F4-8FC8-9D7ABEBE73C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Bevölkerung Migh" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G7" i="1" l="1"/>
+  <c r="G8" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="G6" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="D10" i="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Hofen</t>
   </si>
   <si>
     <t>Wasseralfingen</t>
   </si>
   <si>
     <t>Fachsenfeld</t>
   </si>
   <si>
     <t>Dewangen</t>
   </si>
   <si>
     <t>Unterkochen</t>
   </si>
   <si>
     <t>Ebnat</t>
   </si>
   <si>
     <t>Waldhausen</t>
   </si>
@@ -394,51 +416,51 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Prozent 2" xfId="2" xr:uid="{D40EDB0E-06F9-44C1-8033-E61C92DF03B9}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{4DF6B97B-99EA-4FEA-B5FD-FB1E63D744E3}"/>
     <cellStyle name="Standard_Tabelle2_1" xfId="3" xr:uid="{4F75F6BF-59ED-48B2-9B92-8AC1994CE0A4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -700,435 +722,456 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00DF598F-5307-4789-B010-74B51223E57E}">
   <dimension ref="A1:I18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.375" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.3984375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" style="4" customWidth="1"/>
-    <col min="2" max="2" width="8.75" style="1" customWidth="1"/>
-    <col min="3" max="3" width="15.75" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.69921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5" style="3" customWidth="1"/>
-    <col min="5" max="5" width="15.375" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="10.375" style="1"/>
+    <col min="5" max="5" width="15.3984375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="7.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.69921875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.8984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="10.3984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="28"/>
       <c r="G1" s="27"/>
     </row>
-    <row r="2" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="23"/>
       <c r="G2" s="22"/>
     </row>
-    <row r="3" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="23"/>
       <c r="G3" s="22"/>
     </row>
-    <row r="4" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="18"/>
       <c r="G4" s="17"/>
     </row>
-    <row r="5" spans="1:7" s="11" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="11" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="7">
-        <v>22002</v>
+        <v>20441</v>
       </c>
       <c r="E6" s="7">
-        <v>46163</v>
+        <v>47748</v>
       </c>
       <c r="F6" s="7">
-        <v>68165</v>
+        <v>68189</v>
       </c>
       <c r="G6" s="6">
-        <v>0.32277561798576981</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f>D6/F6</f>
+        <v>0.29976975758553431</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="7">
-        <v>5619</v>
+        <v>5432</v>
       </c>
       <c r="E7" s="7">
-        <v>6597</v>
+        <v>6788</v>
       </c>
       <c r="F7" s="7">
-        <v>12216</v>
+        <v>12220</v>
       </c>
       <c r="G7" s="6">
-        <v>0.45997053045186642</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" ref="G7:G18" si="0">D7/F7</f>
+        <v>0.44451718494271686</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B8" s="9">
         <v>2</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7">
-        <v>3979</v>
+        <v>3745</v>
       </c>
       <c r="E8" s="7">
-        <v>7233</v>
+        <v>7553</v>
       </c>
       <c r="F8" s="7">
-        <v>11212</v>
+        <v>11298</v>
       </c>
       <c r="G8" s="6">
-        <v>0.35488762040670713</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.33147459727385375</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B9" s="9">
         <v>3</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="7">
-        <v>1353</v>
+        <v>1272</v>
       </c>
       <c r="E9" s="7">
-        <v>2924</v>
+        <v>2956</v>
       </c>
       <c r="F9" s="7">
-        <v>4277</v>
+        <v>4228</v>
       </c>
       <c r="G9" s="6">
-        <v>0.31634323123684827</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.30085146641438032</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="7">
-        <v>10951</v>
+        <f>SUM(D7:D9)</f>
+        <v>10449</v>
       </c>
       <c r="E10" s="7">
-        <v>16754</v>
+        <f>SUM(E7:E9)</f>
+        <v>17297</v>
       </c>
       <c r="F10" s="7">
-        <v>27705</v>
+        <f>SUM(F7:F9)</f>
+        <v>27746</v>
       </c>
       <c r="G10" s="6">
-        <v>0.39527161162245084</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.37659482447920423</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="7">
-        <v>2623</v>
+        <v>2413</v>
       </c>
       <c r="E11" s="7">
-        <v>6334</v>
+        <v>6599</v>
       </c>
       <c r="F11" s="7">
-        <v>8957</v>
+        <v>9012</v>
       </c>
       <c r="G11" s="6">
-        <v>0.29284358602210564</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.26775410563692853</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="7">
-        <v>303</v>
+        <v>254</v>
       </c>
       <c r="E12" s="7">
-        <v>2216</v>
+        <v>2257</v>
       </c>
       <c r="F12" s="7">
-        <v>2519</v>
+        <v>2511</v>
       </c>
       <c r="G12" s="6">
-        <v>0.1202858277094085</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.10115491835921943</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B13" s="9">
         <v>30</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="7">
-        <v>528</v>
+        <v>471</v>
       </c>
       <c r="E13" s="7">
-        <v>2800</v>
+        <v>2857</v>
       </c>
       <c r="F13" s="7">
         <v>3328</v>
       </c>
       <c r="G13" s="6">
-        <v>0.15865384615384615</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.14152644230769232</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B14" s="9">
         <v>40</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="7">
-        <v>2076</v>
+        <v>1858</v>
       </c>
       <c r="E14" s="7">
-        <v>3161</v>
+        <v>3306</v>
       </c>
       <c r="F14" s="7">
-        <v>5237</v>
+        <v>5164</v>
       </c>
       <c r="G14" s="6">
-        <v>0.39641015848768379</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.35979860573199068</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B15" s="9">
         <v>60</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="7">
-        <v>431</v>
+        <v>354</v>
       </c>
       <c r="E15" s="7">
-        <v>2721</v>
+        <v>2758</v>
       </c>
       <c r="F15" s="7">
-        <v>3152</v>
+        <v>3112</v>
       </c>
       <c r="G15" s="6">
-        <v>0.13673857868020303</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.11375321336760925</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B16" s="9">
         <v>66</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="7">
-        <v>488</v>
+        <v>412</v>
       </c>
       <c r="E16" s="7">
-        <v>3073</v>
+        <v>3110</v>
       </c>
       <c r="F16" s="7">
-        <v>3561</v>
+        <v>3522</v>
       </c>
       <c r="G16" s="6">
-        <v>0.13704015725919685</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.11697898921067575</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B17" s="9">
         <v>70</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="7">
-        <v>4241</v>
+        <v>3896</v>
       </c>
       <c r="E17" s="7">
-        <v>7474</v>
+        <v>7911</v>
       </c>
       <c r="F17" s="7">
-        <v>11715</v>
+        <v>11807</v>
       </c>
       <c r="G17" s="6">
-        <v>0.36201451131028595</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>0.32997374438892185</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B18" s="9">
         <v>80</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7">
-        <v>361</v>
+        <v>334</v>
       </c>
       <c r="E18" s="7">
-        <v>1630</v>
+        <v>1653</v>
       </c>
       <c r="F18" s="7">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="G18" s="6">
-        <v>0.18131592164741336</v>
+        <f t="shared" si="0"/>
+        <v>0.16809260191243081</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D10:F10" formulaRange="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Aalen Bevölkerung Migh</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Aalen</Company>