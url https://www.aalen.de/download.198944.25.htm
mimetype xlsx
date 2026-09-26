--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72376BF2-1105-4BCD-933F-7FFEFCEB86B4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30512D6-9737-4A30-805D-5F45F831D40E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{5240E331-C986-40C7-87E2-A6D9AA028603}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26052" windowHeight="9156" xr2:uid="{5240E331-C986-40C7-87E2-A6D9AA028603}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Bevölkerung Religion" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Aalen Bevölkerung Religion'!$A$5:$F$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Gesamtes Stadtgebiet</t>
   </si>
   <si>
     <t>GS</t>
   </si>
   <si>
@@ -648,407 +648,405 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A45CCCD3-C12A-4F1B-BC4C-328D1C9AF02D}">
   <dimension ref="A1:J17"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.375" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.3984375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="10.59765625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
-    <col min="3" max="3" width="22.25" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="10.375" style="1"/>
+    <col min="3" max="3" width="22.19921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="6" width="10.59765625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.8984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="10.3984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="21"/>
     </row>
-    <row r="2" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="17"/>
     </row>
-    <row r="3" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="19"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="17"/>
     </row>
-    <row r="4" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="12"/>
     </row>
-    <row r="5" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B6" s="7">
         <v>1</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="5">
-        <v>1884</v>
+        <v>1823</v>
       </c>
       <c r="E6" s="5">
-        <v>3358</v>
+        <v>3250</v>
       </c>
       <c r="F6" s="5">
-        <v>6974</v>
+        <v>7147</v>
       </c>
       <c r="G6" s="5">
-        <v>12216</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B7" s="7">
         <v>2</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5">
-        <v>2046</v>
+        <v>1990</v>
       </c>
       <c r="E7" s="5">
-        <v>3547</v>
+        <v>3430</v>
       </c>
       <c r="F7" s="5">
-        <v>5619</v>
+        <v>5878</v>
       </c>
       <c r="G7" s="5">
-        <v>11212</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11298</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B8" s="7">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
-        <v>854</v>
+        <v>818</v>
       </c>
       <c r="E8" s="5">
-        <v>1323</v>
+        <v>1248</v>
       </c>
       <c r="F8" s="5">
-        <v>2100</v>
+        <v>2162</v>
       </c>
       <c r="G8" s="5">
-        <v>4277</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B9" s="7">
         <v>4</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="5">
-        <v>1968</v>
+        <v>1907</v>
       </c>
       <c r="E9" s="5">
-        <v>3141</v>
+        <v>3077</v>
       </c>
       <c r="F9" s="5">
-        <v>3848</v>
+        <v>4028</v>
       </c>
       <c r="G9" s="5">
-        <v>8957</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9012</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="5">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E10" s="5">
-        <v>1484</v>
+        <v>1449</v>
       </c>
       <c r="F10" s="5">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="G10" s="5">
-        <v>2519</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B11" s="7">
         <v>30</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="5">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E11" s="5">
-        <v>1954</v>
+        <v>1925</v>
       </c>
       <c r="F11" s="5">
-        <v>968</v>
+        <v>1001</v>
       </c>
       <c r="G11" s="5">
         <v>3328</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B12" s="7">
         <v>40</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="5">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="E12" s="5">
-        <v>1945</v>
+        <v>1838</v>
       </c>
       <c r="F12" s="5">
-        <v>2536</v>
+        <v>2593</v>
       </c>
       <c r="G12" s="5">
-        <v>5237</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B13" s="7">
         <v>60</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="5">
-        <v>608</v>
+        <v>587</v>
       </c>
       <c r="E13" s="5">
-        <v>1600</v>
+        <v>1534</v>
       </c>
       <c r="F13" s="5">
-        <v>944</v>
+        <v>991</v>
       </c>
       <c r="G13" s="5">
-        <v>3152</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B14" s="7">
         <v>66</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="5">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="E14" s="5">
-        <v>1816</v>
+        <v>1742</v>
       </c>
       <c r="F14" s="5">
-        <v>1066</v>
+        <v>1108</v>
       </c>
       <c r="G14" s="5">
-        <v>3561</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B15" s="7">
         <v>70</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="5">
-        <v>1964</v>
+        <v>1904</v>
       </c>
       <c r="E15" s="5">
-        <v>4418</v>
+        <v>4321</v>
       </c>
       <c r="F15" s="5">
-        <v>5333</v>
+        <v>5582</v>
       </c>
       <c r="G15" s="5">
-        <v>11715</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11807</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B16" s="7">
         <v>80</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="5">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E16" s="5">
-        <v>1110</v>
+        <v>1083</v>
       </c>
       <c r="F16" s="5">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="G16" s="5">
-        <v>1991</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="5">
-        <v>11785</v>
+        <v>11453</v>
       </c>
       <c r="E17" s="5">
-        <v>25696</v>
+        <v>24897</v>
       </c>
       <c r="F17" s="5">
-        <v>30684</v>
+        <v>31839</v>
       </c>
       <c r="G17" s="5">
-        <v>68165</v>
+        <v>68189</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>