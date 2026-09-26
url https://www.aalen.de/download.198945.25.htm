--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15960BFB-D779-4CE6-9C44-D03939783A58}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC6915CB-14AF-415B-A286-87D8A14C99E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{5CECB1FF-DABE-460F-83B5-CBF16D9CF51A}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26052" windowHeight="9156" xr2:uid="{5CECB1FF-DABE-460F-83B5-CBF16D9CF51A}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Geburten Sterbefälle" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D7" i="1" l="1"/>
+  <c r="D8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t xml:space="preserve">Saldo </t>
   </si>
   <si>
     <t>Anzahl 
 Sterbefälle</t>
   </si>
   <si>
     <t>Anzahl 
 Geburten</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Quelle: Bevölkerungsbewegungen, Hauptwohnung, Kommunale Statistikstelle</t>
   </si>
   <si>
     <t>*vorläufige Angaben</t>
   </si>
   <si>
     <t>Bevölkerungsbewegungen - Geburten und Sterbefälle</t>
   </si>
   <si>
     <t>Gesamtes Stadtgebiet</t>
   </si>
   <si>
     <t xml:space="preserve">Stadt Aalen </t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -588,314 +592,329 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31B7E98C-4923-4C99-A53D-A7AA2A7FD45E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.25" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.19921875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.75" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="10.25" style="1"/>
+    <col min="1" max="1" width="5.69921875" style="2" customWidth="1"/>
+    <col min="2" max="4" width="16.69921875" style="1" customWidth="1"/>
+    <col min="5" max="7" width="10.09765625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.69921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="10.09765625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="10.19921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="16"/>
     </row>
-    <row r="2" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="13"/>
     </row>
-    <row r="3" spans="1:4" s="3" customFormat="1" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" s="3" customFormat="1" ht="17.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="13"/>
     </row>
-    <row r="4" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="13"/>
     </row>
-    <row r="5" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="10"/>
     </row>
-    <row r="6" spans="1:4" s="6" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" s="6" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="B7" s="7">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="C7" s="7">
-        <v>827</v>
+        <v>787</v>
       </c>
       <c r="D7" s="7">
         <f>B7-C7</f>
+        <v>-182</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="7">
+        <v>582</v>
+      </c>
+      <c r="C8" s="7">
+        <v>827</v>
+      </c>
+      <c r="D8" s="7">
+        <f>B8-C8</f>
         <v>-245</v>
       </c>
     </row>
-    <row r="8" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="5">
+    <row r="9" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>2023</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B9" s="4">
         <v>614</v>
       </c>
-      <c r="C8" s="4">
+      <c r="C9" s="4">
         <v>742</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D9" s="4">
         <v>-128</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="5">
+    <row r="10" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>2022</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B10" s="4">
         <v>626</v>
       </c>
-      <c r="C9" s="4">
+      <c r="C10" s="4">
         <v>804</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D10" s="4">
         <v>-178</v>
       </c>
     </row>
-    <row r="10" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="5">
+    <row r="11" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>2021</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B11" s="4">
         <v>722</v>
       </c>
-      <c r="C10" s="4">
+      <c r="C11" s="4">
         <v>844</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D11" s="4">
         <v>-122</v>
       </c>
     </row>
-    <row r="11" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
+    <row r="12" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2020</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B12" s="4">
         <v>668</v>
       </c>
-      <c r="C11" s="4">
+      <c r="C12" s="4">
         <v>778</v>
       </c>
-      <c r="D11" s="4">
+      <c r="D12" s="4">
         <v>-110</v>
       </c>
     </row>
-    <row r="12" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="5">
+    <row r="13" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>2019</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B13" s="4">
         <v>581</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C13" s="4">
         <v>805</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D13" s="4">
         <v>-224</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="5">
+    <row r="14" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>2018</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B14" s="4">
         <v>635</v>
       </c>
-      <c r="C13" s="4">
+      <c r="C14" s="4">
         <v>741</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D14" s="4">
         <v>-106</v>
       </c>
     </row>
-    <row r="14" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="5">
+    <row r="15" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>2017</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B15" s="4">
         <v>625</v>
       </c>
-      <c r="C14" s="4">
+      <c r="C15" s="4">
         <v>718</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D15" s="4">
         <v>-93</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="5">
+    <row r="16" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>2016</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B16" s="4">
         <v>640</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C16" s="4">
         <v>697</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D16" s="4">
         <v>-57</v>
       </c>
     </row>
-    <row r="16" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="5">
+    <row r="17" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>2015</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B17" s="4">
         <v>594</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C17" s="4">
         <v>724</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D17" s="4">
         <v>-130</v>
       </c>
     </row>
-    <row r="17" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="5">
+    <row r="18" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>2014</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B18" s="4">
         <v>588</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C18" s="4">
         <v>698</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D18" s="4">
         <v>-110</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="5">
+    <row r="19" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>2013</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B19" s="4">
         <v>560</v>
       </c>
-      <c r="C18" s="4">
+      <c r="C19" s="4">
         <v>651</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D19" s="4">
         <v>-91</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="5">
+    <row r="20" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>2012</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B20" s="4">
         <v>554</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C20" s="4">
         <v>691</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>-137</v>
       </c>
     </row>
-    <row r="20" spans="1:4" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="5">
+    <row r="21" spans="1:4" s="3" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>2011</v>
       </c>
-      <c r="B20" s="4">
+      <c r="B21" s="4">
         <v>493</v>
       </c>
-      <c r="C20" s="4">
+      <c r="C21" s="4">
         <v>705</v>
       </c>
-      <c r="D20" s="4">
+      <c r="D21" s="4">
         <v>-212</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>