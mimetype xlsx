--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6C9D831-81E6-427A-AA3B-812D66F49346}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3C69C73-896F-40A4-8DF3-1A6F49486299}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{AB515EE6-AE89-4243-B32E-CD841DAB6F19}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26052" windowHeight="9156" xr2:uid="{AB515EE6-AE89-4243-B32E-CD841DAB6F19}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Zuzüge Wegzüge" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D7" i="1" l="1"/>
+  <c r="D8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
     <t>Anzahl 
 Wegzüge</t>
   </si>
   <si>
     <t>Anzahl 
 Zuzüge</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Quelle: Bevölkerungsbewegungen, Hauptwohnung, Kommunale Statistikstelle</t>
   </si>
@@ -225,51 +226,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -293,50 +294,59 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
@@ -619,311 +629,326 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19776504-0A27-4A68-BD25-3BA2DAE76126}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.25" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.19921875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.75" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="10.25" style="1"/>
+    <col min="1" max="1" width="5.69921875" style="1" customWidth="1"/>
+    <col min="2" max="4" width="16.69921875" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="10.19921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="21"/>
       <c r="D1" s="20"/>
     </row>
-    <row r="2" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="17"/>
       <c r="D2" s="16"/>
     </row>
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="17.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="18"/>
       <c r="C3" s="17"/>
       <c r="D3" s="16"/>
     </row>
-    <row r="4" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="17"/>
       <c r="D4" s="16"/>
     </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="13"/>
       <c r="D5" s="12"/>
     </row>
-    <row r="6" spans="1:4" s="9" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" s="9" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="25">
+        <v>7160</v>
+      </c>
+      <c r="C7" s="25">
+        <v>6979</v>
+      </c>
+      <c r="D7" s="26">
+        <f>B7-C7</f>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B8" s="4">
         <v>3724</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C8" s="4">
         <v>3666</v>
       </c>
-      <c r="D7" s="3">
-        <f>B7-C7</f>
+      <c r="D8" s="3">
+        <f>B8-C8</f>
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="5">
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>2023</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B9" s="4">
         <v>4115</v>
       </c>
-      <c r="C8" s="4">
+      <c r="C9" s="4">
         <v>3597</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D9" s="3">
         <v>518</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="5">
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>2022</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B10" s="4">
         <v>4072</v>
       </c>
-      <c r="C9" s="4">
+      <c r="C10" s="4">
         <v>3615</v>
       </c>
-      <c r="D9" s="3">
+      <c r="D10" s="3">
         <v>457</v>
       </c>
     </row>
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="5">
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>2021</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B11" s="4">
         <v>3611</v>
       </c>
-      <c r="C10" s="4">
+      <c r="C11" s="4">
         <v>3515</v>
       </c>
-      <c r="D10" s="3">
+      <c r="D11" s="3">
         <v>96</v>
       </c>
     </row>
-    <row r="11" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2020</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B12" s="4">
         <v>3601</v>
       </c>
-      <c r="C11" s="4">
+      <c r="C12" s="4">
         <v>3476</v>
       </c>
-      <c r="D11" s="3">
+      <c r="D12" s="3">
         <v>125</v>
       </c>
     </row>
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="5">
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>2019</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B13" s="4">
         <v>3967</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C13" s="4">
         <v>3780</v>
       </c>
-      <c r="D12" s="3">
+      <c r="D13" s="3">
         <v>187</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="5">
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>2018</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B14" s="4">
         <v>4455</v>
       </c>
-      <c r="C13" s="4">
+      <c r="C14" s="4">
         <v>3801</v>
       </c>
-      <c r="D13" s="3">
+      <c r="D14" s="3">
         <v>654</v>
       </c>
     </row>
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="5">
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>2017</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B15" s="4">
         <v>3972</v>
       </c>
-      <c r="C14" s="4">
+      <c r="C15" s="4">
         <v>3700</v>
       </c>
-      <c r="D14" s="3">
+      <c r="D15" s="3">
         <v>272</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="8">
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8">
         <v>2016</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B16" s="7">
         <v>4273</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C16" s="7">
         <v>3787</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D16" s="6">
         <v>486</v>
       </c>
     </row>
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="8">
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="8">
         <v>2015</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B17" s="7">
         <v>3875</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C17" s="7">
         <v>3563</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D17" s="6">
         <v>312</v>
       </c>
     </row>
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="8">
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8">
         <v>2014</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B18" s="7">
         <v>3852</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C18" s="7">
         <v>3523</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D18" s="6">
         <v>329</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="5">
+    <row r="19" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>2013</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B19" s="4">
         <v>3658</v>
       </c>
-      <c r="C18" s="4">
+      <c r="C19" s="4">
         <v>3422</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D19" s="3">
         <v>236</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="8">
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8">
         <v>2012</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B20" s="7">
         <v>3484</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C20" s="7">
         <v>3172</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D20" s="6">
         <v>312</v>
       </c>
     </row>
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="5">
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>2011</v>
       </c>
-      <c r="B20" s="4">
+      <c r="B21" s="4">
         <v>3431</v>
       </c>
-      <c r="C20" s="4">
+      <c r="C21" s="4">
         <v>3092</v>
       </c>
-      <c r="D20" s="3">
+      <c r="D21" s="3">
         <v>339</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>