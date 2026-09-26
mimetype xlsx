--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED591A34-276F-4469-AF12-193C8D713770}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{382325FF-2BCE-4EB0-B3E0-AD4F456624B7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{3CEB200E-709E-434C-B914-C9AD08DDD738}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26052" windowHeight="9156" xr2:uid="{3CEB200E-709E-434C-B914-C9AD08DDD738}"/>
   </bookViews>
   <sheets>
     <sheet name="Aalen Bevölkerung Alter" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K6" i="1" l="1"/>
+  <c r="K7" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Stadt Aalen</t>
   </si>
   <si>
     <t>Gesamtes Stadtgebiet</t>
   </si>
   <si>
     <t>Bevölkerung nach Altersgruppen</t>
   </si>
   <si>
     <t>Quelle: Stadt Aalen, Einwohnermeldebestand, Bevölkerung mit Hauptwohnsitz, Kommunale Statistikstelle</t>
   </si>
   <si>
     <t>jeweils am</t>
   </si>
   <si>
     <t>0 bis unter 3 Jahre</t>
   </si>
   <si>
     <t>3 bis unter 6 Jahre</t>
@@ -238,51 +238,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -301,50 +301,54 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Prozent 2" xfId="1" xr:uid="{007DE904-36BB-499A-AE64-CC3683B026EF}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{23E7EDF0-B5F4-41CB-AED1-8EDA51B62DD1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
@@ -625,766 +629,803 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8295A981-E048-4FFC-BF28-D66211527748}">
-  <dimension ref="A1:AE20"/>
+  <dimension ref="A1:AE21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.25" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.19921875" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.75" style="25" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="9" width="16.25" style="26" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.69921875" style="25" customWidth="1"/>
+    <col min="2" max="3" width="14.3984375" style="26" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.19921875" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="9" width="16.19921875" style="26" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="26" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="6.75" style="26" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16384" width="10.25" style="26"/>
+    <col min="11" max="11" width="6.69921875" style="26" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.8984375" style="26" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.8984375" style="26" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.8984375" style="27" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="10.19921875" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4"/>
     </row>
-    <row r="2" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="8"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="8"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="10"/>
     </row>
-    <row r="3" spans="1:31" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:31" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
       <c r="U3" s="12"/>
       <c r="V3" s="12"/>
       <c r="W3" s="12"/>
       <c r="X3" s="12"/>
       <c r="Y3" s="12"/>
       <c r="Z3" s="12"/>
       <c r="AA3" s="12"/>
       <c r="AB3" s="12"/>
       <c r="AC3" s="12"/>
       <c r="AD3" s="12"/>
       <c r="AE3" s="14"/>
     </row>
-    <row r="4" spans="1:31" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
       <c r="N4" s="17"/>
       <c r="O4" s="17"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="17"/>
       <c r="T4" s="17"/>
       <c r="U4" s="17"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="19"/>
     </row>
-    <row r="5" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="23">
+    <row r="6" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="28">
+        <v>46022</v>
+      </c>
+      <c r="B6" s="29">
+        <v>1740</v>
+      </c>
+      <c r="C6" s="29">
+        <v>2094</v>
+      </c>
+      <c r="D6" s="29">
+        <v>2598</v>
+      </c>
+      <c r="E6" s="29">
+        <v>4915</v>
+      </c>
+      <c r="F6" s="29">
+        <v>4994</v>
+      </c>
+      <c r="G6" s="29">
+        <v>9047</v>
+      </c>
+      <c r="H6" s="29">
+        <v>27779</v>
+      </c>
+      <c r="I6" s="29">
+        <v>12396</v>
+      </c>
+      <c r="J6" s="29">
+        <v>2626</v>
+      </c>
+      <c r="K6" s="29">
+        <v>68189</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="23">
         <v>45657</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B7" s="24">
         <v>1841</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C7" s="24">
         <v>1990</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D7" s="24">
         <v>2645</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E7" s="24">
         <v>4849</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F7" s="24">
         <v>5107</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G7" s="24">
         <v>9110</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H7" s="24">
         <v>27776</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I7" s="24">
         <v>12339</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J7" s="24">
         <v>2508</v>
       </c>
-      <c r="K6" s="24">
-        <f>SUM(B6:J6)</f>
+      <c r="K7" s="24">
+        <f>SUM(B7:J7)</f>
         <v>68165</v>
       </c>
     </row>
-    <row r="7" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="23">
+    <row r="8" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23">
         <v>45291</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B8" s="24">
         <v>1983</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C8" s="24">
         <v>1924</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D8" s="24">
         <v>2536</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E8" s="24">
         <v>4858</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F8" s="24">
         <v>5287</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G8" s="24">
         <v>9167</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H8" s="24">
         <v>27925</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I8" s="24">
         <v>12275</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J8" s="24">
         <v>2388</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K8" s="24">
         <v>68343</v>
       </c>
     </row>
-    <row r="8" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="23">
+    <row r="9" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23">
         <v>44926</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B9" s="24">
         <v>2029</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C9" s="24">
         <v>1891</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D9" s="24">
         <v>2542</v>
-      </c>
-[...33 lines deleted...]
-        <v>2406</v>
       </c>
       <c r="E9" s="24">
         <v>4844</v>
       </c>
       <c r="F9" s="24">
+        <v>5415</v>
+      </c>
+      <c r="G9" s="24">
+        <v>8986</v>
+      </c>
+      <c r="H9" s="24">
+        <v>27775</v>
+      </c>
+      <c r="I9" s="24">
+        <v>12241</v>
+      </c>
+      <c r="J9" s="24">
+        <v>2258</v>
+      </c>
+      <c r="K9" s="24">
+        <v>67981</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="23">
+        <v>44561</v>
+      </c>
+      <c r="B10" s="24">
+        <v>1967</v>
+      </c>
+      <c r="C10" s="24">
+        <v>1969</v>
+      </c>
+      <c r="D10" s="24">
+        <v>2406</v>
+      </c>
+      <c r="E10" s="24">
+        <v>4844</v>
+      </c>
+      <c r="F10" s="24">
         <v>5470</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G10" s="24">
         <v>8934</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H10" s="24">
         <v>27629</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I10" s="24">
         <v>12187</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J10" s="24">
         <v>2185</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K10" s="24">
         <v>67591</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="23">
+    <row r="11" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23">
         <v>44196</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B11" s="24">
         <v>1903</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C11" s="24">
         <v>1903</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D11" s="24">
         <v>2318</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E11" s="24">
         <v>4935</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F11" s="24">
         <v>5604</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G11" s="24">
         <v>8933</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H11" s="24">
         <v>27736</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I11" s="24">
         <v>12147</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J11" s="24">
         <v>2138</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K11" s="24">
         <v>67617</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="23">
+    <row r="12" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="23">
         <v>43830</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B12" s="24">
         <v>1859</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C12" s="24">
         <v>1882</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D12" s="24">
         <v>2302</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E12" s="24">
         <v>5075</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F12" s="24">
         <v>5644</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G12" s="24">
         <v>8815</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H12" s="24">
         <v>27799</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I12" s="24">
         <v>12155</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J12" s="24">
         <v>2071</v>
       </c>
-      <c r="K11" s="24">
+      <c r="K12" s="24">
         <v>67602</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="23">
+    <row r="13" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="23">
         <v>43465</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B13" s="24">
         <v>1909</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C13" s="24">
         <v>1823</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D13" s="24">
         <v>2255</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E13" s="24">
         <v>5165</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F13" s="24">
         <v>5770</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G13" s="24">
         <v>8724</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H13" s="24">
         <v>27831</v>
       </c>
-      <c r="I12" s="24">
+      <c r="I13" s="24">
         <v>12121</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J13" s="24">
         <v>2041</v>
       </c>
-      <c r="K12" s="24">
+      <c r="K13" s="24">
         <v>67639</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="23">
+    <row r="14" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23">
         <v>43100</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B14" s="24">
         <v>1870</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C14" s="24">
         <v>1772</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D14" s="24">
         <v>2275</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E14" s="24">
         <v>5256</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F14" s="24">
         <v>5777</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G14" s="24">
         <v>8497</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H14" s="24">
         <v>27610</v>
       </c>
-      <c r="I13" s="24">
+      <c r="I14" s="24">
         <v>12014</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J14" s="24">
         <v>2020</v>
       </c>
-      <c r="K13" s="24">
+      <c r="K14" s="24">
         <v>67091</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="23">
+    <row r="15" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="23">
         <v>42735</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B15" s="24">
         <v>1831</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C15" s="24">
         <v>1695</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D15" s="24">
         <v>2309</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E15" s="24">
         <v>5396</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F15" s="24">
         <v>5712</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G15" s="24">
         <v>8453</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H15" s="24">
         <v>27594</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I15" s="24">
         <v>11906</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J15" s="24">
         <v>2016</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K15" s="24">
         <v>66912</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="23">
+    <row r="16" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23">
         <v>42369</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B16" s="24">
         <v>1769</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C16" s="24">
         <v>1635</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D16" s="24">
         <v>2313</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E16" s="24">
         <v>5484</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F16" s="24">
         <v>5731</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G16" s="24">
         <v>8257</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H16" s="24">
         <v>27461</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I16" s="24">
         <v>11876</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J16" s="24">
         <v>1957</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K16" s="24">
         <v>66483</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="23">
+    <row r="17" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23">
         <v>42004</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B17" s="24">
         <v>1719</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C17" s="24">
         <v>1632</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D17" s="24">
         <v>2340</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E17" s="24">
         <v>5579</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F17" s="24">
         <v>5648</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G17" s="24">
         <v>8127</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H17" s="24">
         <v>27464</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I17" s="24">
         <v>11870</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J17" s="24">
         <v>1922</v>
       </c>
-      <c r="K16" s="24">
+      <c r="K17" s="24">
         <v>66301</v>
       </c>
     </row>
-    <row r="17" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="23">
+    <row r="18" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23">
         <v>41639</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B18" s="24">
         <v>1624</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C18" s="24">
         <v>1683</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D18" s="24">
         <v>2401</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E18" s="24">
         <v>5669</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F18" s="24">
         <v>5560</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G18" s="24">
         <v>8070</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H18" s="24">
         <v>27342</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I18" s="24">
         <v>11826</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J18" s="24">
         <v>1907</v>
       </c>
-      <c r="K17" s="24">
+      <c r="K18" s="24">
         <v>66082</v>
       </c>
     </row>
-    <row r="18" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="23">
+    <row r="19" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23">
         <v>41274</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B19" s="24">
         <v>1613</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C19" s="24">
         <v>1681</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D19" s="24">
         <v>2436</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E19" s="24">
         <v>5774</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F19" s="24">
         <v>5484</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G19" s="24">
         <v>7938</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H19" s="24">
         <v>27397</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I19" s="24">
         <v>11778</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J19" s="24">
         <v>1836</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K19" s="24">
         <v>65937</v>
       </c>
     </row>
-    <row r="19" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="23">
+    <row r="20" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23">
         <v>40908</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B20" s="24">
         <v>1600</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C20" s="24">
         <v>1729</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D20" s="24">
         <v>2548</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E20" s="24">
         <v>5783</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F20" s="24">
         <v>5419</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G20" s="24">
         <v>7805</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H20" s="24">
         <v>27356</v>
       </c>
-      <c r="I19" s="24">
+      <c r="I20" s="24">
         <v>11738</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J20" s="24">
         <v>1784</v>
       </c>
-      <c r="K19" s="24">
+      <c r="K20" s="24">
         <v>65762</v>
       </c>
     </row>
-    <row r="20" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="23">
+    <row r="21" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="23">
         <v>40543</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B21" s="24">
         <v>1662</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C21" s="24">
         <v>1731</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D21" s="24">
         <v>2572</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E21" s="24">
         <v>5926</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F21" s="24">
         <v>5373</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G21" s="24">
         <v>7609</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H21" s="24">
         <v>27208</v>
       </c>
-      <c r="I20" s="24">
+      <c r="I21" s="24">
         <v>11857</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J21" s="24">
         <v>1697</v>
       </c>
-      <c r="K20" s="24">
+      <c r="K21" s="24">
         <v>65635</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>