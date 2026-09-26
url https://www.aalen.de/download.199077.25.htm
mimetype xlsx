--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -1,68 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\luis\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87F82398-D19B-40BF-A060-E427C5597BB2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{573E562D-34D6-4FB2-8B00-FA73CAFFB8BC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{E9DDE86C-6236-408B-9CD8-E0A7AC4D39F6}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26052" windowHeight="9156" xr2:uid="{E9DDE86C-6236-408B-9CD8-E0A7AC4D39F6}"/>
   </bookViews>
   <sheets>
     <sheet name="202508 Tab Flächen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="M12" i="1" l="1"/>
+  <c r="O23" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="O19" i="1"/>
+  <c r="O20" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="O22" i="1"/>
+  <c r="O12" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="C12" i="1"/>
+  <c r="M14" i="1" l="1"/>
+  <c r="M15" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="M13" i="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="40">
   <si>
     <t xml:space="preserve">Stadt Aalen </t>
   </si>
   <si>
     <t>Gesamtes Stadtgebiet und Stadtteile</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Flächen nach der tatsächlichen Nutzung </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>in Hektar</t>
     </r>
     <r>
       <rPr>
@@ -446,51 +498,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -611,73 +663,76 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="4" xr:uid="{82C4CC89-EB9C-4021-AC24-2B0E60CC6BCE}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{2D4F1F01-3557-4F95-8172-433F6B1B5252}"/>
     <cellStyle name="Standard 4" xfId="3" xr:uid="{C15F1014-F970-4D7C-9174-464741CFB7AA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -935,51 +990,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FC5C49-4E33-452B-9D4B-C54B1D44812F}">
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="55" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.5546875" style="53"/>
     <col min="2" max="2" width="24.6640625" style="53" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.5546875" style="53"/>
     <col min="4" max="7" width="11.5546875" style="54"/>
     <col min="8" max="8" width="12" style="54" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.5546875" style="54"/>
     <col min="11" max="11" width="14.109375" style="54" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" style="54"/>
     <col min="13" max="13" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="54" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="11.5546875" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -1201,672 +1258,717 @@
       <c r="F11" s="42"/>
       <c r="G11" s="32" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="43"/>
       <c r="M11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="N11" s="45"/>
       <c r="O11" s="46"/>
     </row>
     <row r="12" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="50">
-        <v>68165</v>
+        <f>SUM(C13:C23)</f>
+        <v>68189</v>
       </c>
       <c r="D12" s="51">
-        <v>14662.963599999999</v>
+        <f t="shared" ref="D12:L12" si="0">SUM(D13:D23)</f>
+        <v>14662.858899999997</v>
       </c>
       <c r="E12" s="51">
-        <v>2074.2602000000002</v>
+        <f t="shared" si="0"/>
+        <v>2086.0313999999998</v>
       </c>
       <c r="F12" s="51">
-        <v>955.99109999999996</v>
+        <f t="shared" si="0"/>
+        <v>955.49979999999982</v>
       </c>
       <c r="G12" s="51">
-        <v>11581.761699999999</v>
+        <f t="shared" si="0"/>
+        <v>11570.411099999999</v>
       </c>
       <c r="H12" s="51">
-        <v>5959.1441000000004</v>
+        <f t="shared" si="0"/>
+        <v>5946.429900000001</v>
       </c>
       <c r="I12" s="51">
-        <v>5458.3672999999999</v>
+        <f t="shared" si="0"/>
+        <v>5457.6377000000002</v>
       </c>
       <c r="J12" s="51">
-        <v>106.4974</v>
+        <f t="shared" si="0"/>
+        <v>107.69040000000003</v>
       </c>
       <c r="K12" s="51">
-        <v>48.167099999999998</v>
+        <f t="shared" si="0"/>
+        <v>58.652299999999997</v>
       </c>
       <c r="L12" s="51">
-        <v>50.951500000000003</v>
+        <f t="shared" si="0"/>
+        <v>50.917499999999997</v>
       </c>
       <c r="M12" s="51">
-        <v>3005.6513999999997</v>
+        <f>E12+F12</f>
+        <v>3041.5311999999994</v>
       </c>
       <c r="N12" s="51">
-        <v>464.87873706513187</v>
+        <f>$C12/D12*100</f>
+        <v>465.04573538520521</v>
       </c>
       <c r="O12" s="51">
-        <v>2267.8944071824167</v>
-[...1 lines deleted...]
-      <c r="P12" s="52"/>
+        <f>$C12/M12*100</f>
+        <v>2241.9299857913675</v>
+      </c>
+      <c r="P12" s="58"/>
       <c r="Q12" s="52"/>
       <c r="R12" s="52"/>
     </row>
     <row r="13" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B13" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="50">
-        <v>12216</v>
+        <v>12220</v>
       </c>
       <c r="D13" s="51">
-        <v>423.27179999999998</v>
+        <v>423.26889999999997</v>
       </c>
       <c r="E13" s="51">
-        <v>254.6215</v>
+        <v>254.91220000000001</v>
       </c>
       <c r="F13" s="51">
-        <v>69.168599999999998</v>
+        <v>68.875799999999998</v>
       </c>
       <c r="G13" s="51">
-        <v>93.933700000000002</v>
+        <v>93.933000000000007</v>
       </c>
       <c r="H13" s="51">
-        <v>25.285299999999999</v>
+        <v>25.2851</v>
       </c>
       <c r="I13" s="51">
-        <v>67.179699999999997</v>
+        <v>67.179199999999994</v>
       </c>
       <c r="J13" s="51">
         <v>1.2751999999999999</v>
       </c>
       <c r="K13" s="51">
         <v>0.19339999999999999</v>
       </c>
       <c r="L13" s="51">
         <v>5.548</v>
       </c>
       <c r="M13" s="51">
-        <v>323.78980000000001</v>
+        <f>E13+F13</f>
+        <v>323.78800000000001</v>
       </c>
       <c r="N13" s="51">
-        <v>2886.0887968440138</v>
+        <f t="shared" ref="N13:N23" si="1">$C13/D13*100</f>
+        <v>2887.0535964253459</v>
       </c>
       <c r="O13" s="51">
-        <v>3772.8180442991097</v>
+        <f t="shared" ref="O13:O22" si="2">$C13/M13*100</f>
+        <v>3774.0743943568013</v>
       </c>
       <c r="P13" s="52"/>
       <c r="Q13" s="52"/>
       <c r="R13" s="52"/>
     </row>
     <row r="14" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="50">
-        <v>11212</v>
+        <v>11298</v>
       </c>
       <c r="D14" s="51">
-        <v>557.89020000000005</v>
+        <v>557.88610000000006</v>
       </c>
       <c r="E14" s="51">
-        <v>211.1772</v>
+        <v>211.3586</v>
       </c>
       <c r="F14" s="51">
-        <v>70.755499999999998</v>
+        <v>70.700500000000005</v>
       </c>
       <c r="G14" s="51">
-        <v>274.62270000000001</v>
+        <v>274.49209999999999</v>
       </c>
       <c r="H14" s="51">
-        <v>206.43700000000001</v>
+        <v>206.30690000000001</v>
       </c>
       <c r="I14" s="51">
-        <v>61.236400000000003</v>
+        <v>61.235999999999997</v>
       </c>
       <c r="J14" s="51">
         <v>2.27</v>
       </c>
       <c r="K14" s="51">
-        <v>1.6685000000000001</v>
+        <v>4.6792999999999996</v>
       </c>
       <c r="L14" s="51">
         <v>1.335</v>
       </c>
       <c r="M14" s="51">
-        <v>281.93280000000004</v>
+        <f t="shared" ref="M14:M23" si="3">E14+F14</f>
+        <v>282.0591</v>
       </c>
       <c r="N14" s="51">
-        <v>2009.7144563571828</v>
+        <f t="shared" si="1"/>
+        <v>2025.1445590775606</v>
       </c>
       <c r="O14" s="51">
-        <v>3976.83419595024</v>
+        <f t="shared" si="2"/>
+        <v>4005.5435190710036</v>
       </c>
       <c r="P14" s="52"/>
       <c r="Q14" s="52"/>
       <c r="R14" s="52"/>
     </row>
     <row r="15" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="50">
-        <v>4277</v>
+        <v>4228</v>
       </c>
       <c r="D15" s="51">
-        <v>1104.6628000000001</v>
+        <v>1104.6547</v>
       </c>
       <c r="E15" s="51">
-        <v>212.0822</v>
+        <v>211.54130000000001</v>
       </c>
       <c r="F15" s="51">
-        <v>78.132199999999997</v>
+        <v>77.975200000000001</v>
       </c>
       <c r="G15" s="51">
-        <v>811.58159999999998</v>
+        <v>812.27120000000002</v>
       </c>
       <c r="H15" s="51">
-        <v>169.99529999999999</v>
+        <v>169.3528</v>
       </c>
       <c r="I15" s="51">
-        <v>619.96460000000002</v>
+        <v>619.82039999999995</v>
       </c>
       <c r="J15" s="51">
-        <v>19.033000000000001</v>
+        <v>20.789100000000001</v>
       </c>
       <c r="K15" s="51">
-        <v>2.5886</v>
+        <v>2.3086000000000002</v>
       </c>
       <c r="L15" s="51">
-        <v>2.867</v>
+        <v>2.8671000000000002</v>
       </c>
       <c r="M15" s="51">
-        <v>290.21449999999999</v>
+        <f t="shared" si="3"/>
+        <v>289.51650000000001</v>
       </c>
       <c r="N15" s="51">
-        <v>387.17697382404839</v>
+        <f t="shared" si="1"/>
+        <v>382.74403757119757</v>
       </c>
       <c r="O15" s="51">
-        <v>1473.7375286210718</v>
+        <f t="shared" si="2"/>
+        <v>1460.3658168014601</v>
       </c>
       <c r="P15" s="52"/>
       <c r="Q15" s="52"/>
       <c r="R15" s="52"/>
     </row>
     <row r="16" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="50">
-        <v>8957</v>
+        <v>9012</v>
       </c>
       <c r="D16" s="51">
-        <v>975.71789999999999</v>
+        <v>975.71090000000004</v>
       </c>
       <c r="E16" s="51">
-        <v>205.083</v>
+        <v>210.4213</v>
       </c>
       <c r="F16" s="51">
-        <v>71.736800000000002</v>
+        <v>71.678100000000001</v>
       </c>
       <c r="G16" s="51">
-        <v>689.27949999999998</v>
+        <v>683.99350000000004</v>
       </c>
       <c r="H16" s="51">
-        <v>551.95640000000003</v>
+        <v>546.3057</v>
       </c>
       <c r="I16" s="51">
-        <v>134.4425</v>
+        <v>134.72399999999999</v>
       </c>
       <c r="J16" s="51">
-        <v>2.1326999999999998</v>
+        <v>2.2159</v>
       </c>
       <c r="K16" s="51">
-        <v>0.32600000000000001</v>
+        <v>0.748</v>
       </c>
       <c r="L16" s="51">
-        <v>9.6186000000000007</v>
+        <v>9.6180000000000003</v>
       </c>
       <c r="M16" s="51">
-        <v>276.81970000000001</v>
+        <f t="shared" si="3"/>
+        <v>282.0994</v>
       </c>
       <c r="N16" s="51">
-        <v>917.99074302111285</v>
+        <f t="shared" si="1"/>
+        <v>923.63424452878405</v>
       </c>
       <c r="O16" s="51">
-        <v>3235.6801195868647</v>
+        <f t="shared" si="2"/>
+        <v>3194.6186344246034</v>
       </c>
       <c r="P16" s="52"/>
       <c r="Q16" s="52"/>
       <c r="R16" s="52"/>
     </row>
     <row r="17" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="50">
-        <v>2519</v>
+        <v>2511</v>
       </c>
       <c r="D17" s="51">
-        <v>2437.5378999999998</v>
+        <v>2437.5205999999998</v>
       </c>
       <c r="E17" s="51">
-        <v>129.70089999999999</v>
+        <v>129.9649</v>
       </c>
       <c r="F17" s="51">
-        <v>136.7406</v>
+        <v>136.74019999999999</v>
       </c>
       <c r="G17" s="51">
-        <v>2169.9265</v>
+        <v>2169.6455000000001</v>
       </c>
       <c r="H17" s="51">
-        <v>1254.0663</v>
+        <v>1253.7918</v>
       </c>
       <c r="I17" s="51">
-        <v>891.57650000000001</v>
+        <v>891.57</v>
       </c>
       <c r="J17" s="51">
         <v>14.3049</v>
       </c>
       <c r="K17" s="51">
-        <v>7.8388</v>
+        <v>9.9788999999999994</v>
       </c>
       <c r="L17" s="51">
         <v>1.1698999999999999</v>
       </c>
       <c r="M17" s="51">
-        <v>266.44119999999998</v>
+        <f t="shared" si="3"/>
+        <v>266.70510000000002</v>
       </c>
       <c r="N17" s="51">
-        <v>103.34198290824526</v>
+        <f t="shared" si="1"/>
+        <v>103.01451401067135</v>
       </c>
       <c r="O17" s="51">
-        <v>945.42435629324598</v>
+        <f t="shared" si="2"/>
+        <v>941.48930785350547</v>
       </c>
       <c r="P17" s="52"/>
       <c r="Q17" s="52"/>
       <c r="R17" s="52"/>
     </row>
     <row r="18" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="50">
         <v>3328</v>
       </c>
       <c r="D18" s="51">
-        <v>2116.1480999999999</v>
+        <v>2116.1329999999998</v>
       </c>
       <c r="E18" s="51">
-        <v>198.01910000000001</v>
+        <v>200.78890000000001</v>
       </c>
       <c r="F18" s="51">
-        <v>117.7664</v>
+        <v>117.7094</v>
       </c>
       <c r="G18" s="51">
-        <v>1799.0283999999999</v>
+        <v>1796.3005000000001</v>
       </c>
       <c r="H18" s="51">
-        <v>759.74030000000005</v>
+        <v>759.71289999999999</v>
       </c>
       <c r="I18" s="51">
-        <v>1005.9477000000001</v>
+        <v>1003.5087</v>
       </c>
       <c r="J18" s="51">
-        <v>19.918199999999999</v>
+        <v>19.656700000000001</v>
       </c>
       <c r="K18" s="51">
-        <v>13.4222</v>
+        <v>13.422000000000001</v>
       </c>
       <c r="L18" s="51">
         <v>1.3344</v>
       </c>
       <c r="M18" s="51">
-        <v>300.99990000000003</v>
+        <f t="shared" si="3"/>
+        <v>318.49830000000003</v>
       </c>
       <c r="N18" s="51">
-        <v>157.26687560289378</v>
+        <f t="shared" si="1"/>
+        <v>157.26799780543095</v>
       </c>
       <c r="O18" s="51">
-        <v>1105.6482078565473</v>
+        <f t="shared" si="2"/>
+        <v>1044.903536376803</v>
       </c>
       <c r="P18" s="52"/>
       <c r="Q18" s="52"/>
       <c r="R18" s="52"/>
     </row>
     <row r="19" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="50">
-        <v>5237</v>
+        <v>5164</v>
       </c>
       <c r="D19" s="51">
-        <v>2144.4268999999999</v>
+        <v>2144.4115999999999</v>
       </c>
       <c r="E19" s="51">
-        <v>172.38159999999999</v>
+        <v>173.7612</v>
       </c>
       <c r="F19" s="51">
-        <v>96.903199999999998</v>
+        <v>96.894199999999998</v>
       </c>
       <c r="G19" s="51">
-        <v>1868.5048999999999</v>
+        <v>1867.1192000000001</v>
       </c>
       <c r="H19" s="51">
-        <v>258.67270000000002</v>
+        <v>256.37240000000003</v>
       </c>
       <c r="I19" s="51">
-        <v>1584.9467999999999</v>
+        <v>1586.0763999999999</v>
       </c>
       <c r="J19" s="51">
-        <v>13.793799999999999</v>
+        <v>13.4056</v>
       </c>
       <c r="K19" s="51">
-        <v>7.3322000000000003</v>
+        <v>11.2646</v>
       </c>
       <c r="L19" s="51">
-        <v>6.6372999999999998</v>
+        <v>6.6372</v>
       </c>
       <c r="M19" s="51">
-        <v>269.28489999999999</v>
+        <f t="shared" si="3"/>
+        <v>270.65539999999999</v>
       </c>
       <c r="N19" s="51">
-        <v>244.21443323621804</v>
+        <f t="shared" si="1"/>
+        <v>240.81197844667508</v>
       </c>
       <c r="O19" s="51">
-        <v>1944.7804165773871</v>
+        <f t="shared" si="2"/>
+        <v>1907.9611934585455</v>
       </c>
       <c r="P19" s="52"/>
       <c r="Q19" s="52"/>
       <c r="R19" s="52"/>
     </row>
     <row r="20" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="50">
-        <v>3152</v>
+        <v>3112</v>
       </c>
       <c r="D20" s="51">
-        <v>1653.3605</v>
+        <v>1653.3486</v>
       </c>
       <c r="E20" s="51">
-        <v>135.18940000000001</v>
+        <v>135.23419999999999</v>
       </c>
       <c r="F20" s="51">
-        <v>76.4876</v>
+        <v>76.444400000000002</v>
       </c>
       <c r="G20" s="51">
-        <v>1435.9567</v>
+        <v>1435.9435000000001</v>
       </c>
       <c r="H20" s="51">
-        <v>1265.1022</v>
+        <v>1265.0831000000001</v>
       </c>
       <c r="I20" s="51">
-        <v>166.6763</v>
+        <v>166.66370000000001</v>
       </c>
       <c r="J20" s="51">
-        <v>1.7586999999999999</v>
+        <v>1.7770999999999999</v>
       </c>
       <c r="K20" s="51">
-        <v>2.4195000000000002</v>
+        <v>2.4196</v>
       </c>
       <c r="L20" s="51">
-        <v>5.7268999999999997</v>
+        <v>5.7267000000000001</v>
       </c>
       <c r="M20" s="51">
-        <v>211.6771</v>
+        <f t="shared" si="3"/>
+        <v>211.67859999999999</v>
       </c>
       <c r="N20" s="51">
-        <v>190.64202876505155</v>
+        <f t="shared" si="1"/>
+        <v>188.22406841485213</v>
       </c>
       <c r="O20" s="51">
-        <v>1489.0604604843886</v>
+        <f t="shared" si="2"/>
+        <v>1470.1533362371067</v>
       </c>
       <c r="P20" s="52"/>
       <c r="Q20" s="52"/>
       <c r="R20" s="52"/>
     </row>
     <row r="21" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="50">
-        <v>3561</v>
+        <v>3522</v>
       </c>
       <c r="D21" s="51">
-        <v>395.02800000000002</v>
+        <v>395.02530000000002</v>
       </c>
       <c r="E21" s="51">
-        <v>122.77209999999999</v>
+        <v>123.089</v>
       </c>
       <c r="F21" s="51">
-        <v>32.206000000000003</v>
+        <v>32.156100000000002</v>
       </c>
       <c r="G21" s="51">
-        <v>234.34370000000001</v>
+        <v>234.07409999999999</v>
       </c>
       <c r="H21" s="51">
-        <v>209.74100000000001</v>
+        <v>208.14230000000001</v>
       </c>
       <c r="I21" s="51">
-        <v>18.771799999999999</v>
+        <v>20.353000000000002</v>
       </c>
       <c r="J21" s="51">
-        <v>5.0579999999999998</v>
+        <v>4.8057999999999996</v>
       </c>
       <c r="K21" s="51">
         <v>0.77310000000000001</v>
       </c>
       <c r="L21" s="51">
         <v>5.7061999999999999</v>
       </c>
       <c r="M21" s="51">
-        <v>154.97800000000001</v>
+        <f t="shared" si="3"/>
+        <v>155.24510000000001</v>
       </c>
       <c r="N21" s="51">
-        <v>901.45508672802941</v>
+        <f t="shared" si="1"/>
+        <v>891.58846281491333</v>
       </c>
       <c r="O21" s="51">
-        <v>2297.7454864561419</v>
+        <f t="shared" si="2"/>
+        <v>2268.670637591782</v>
       </c>
       <c r="P21" s="52"/>
       <c r="Q21" s="52"/>
       <c r="R21" s="52"/>
     </row>
     <row r="22" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B22" s="49" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="50">
-        <v>11715</v>
+        <v>11807</v>
       </c>
       <c r="D22" s="51">
-        <v>1596.4185</v>
+        <v>1596.4072000000001</v>
       </c>
       <c r="E22" s="51">
-        <v>349.9545</v>
+        <v>350.24299999999999</v>
       </c>
       <c r="F22" s="51">
-        <v>133.2705</v>
+        <v>133.36959999999999</v>
       </c>
       <c r="G22" s="51">
-        <v>1105.9896000000001</v>
+        <v>1105.5906</v>
       </c>
       <c r="H22" s="51">
-        <v>753.91600000000005</v>
+        <v>753.54319999999996</v>
       </c>
       <c r="I22" s="51">
-        <v>323.55669999999998</v>
+        <v>322.31380000000001</v>
       </c>
       <c r="J22" s="51">
-        <v>21.2058</v>
+        <v>21.443000000000001</v>
       </c>
       <c r="K22" s="51">
-        <v>7.0574000000000003</v>
+        <v>8.2904</v>
       </c>
       <c r="L22" s="51">
-        <v>7.2041000000000004</v>
+        <v>7.2039999999999997</v>
       </c>
       <c r="M22" s="51">
-        <v>473.41100000000006</v>
+        <f t="shared" si="3"/>
+        <v>483.61259999999999</v>
       </c>
       <c r="N22" s="51">
-        <v>733.83013288808672</v>
+        <f t="shared" si="1"/>
+        <v>739.59826791059311</v>
       </c>
       <c r="O22" s="51">
-        <v>2474.5939574703584</v>
+        <f t="shared" si="2"/>
+        <v>2441.4169523291994</v>
       </c>
       <c r="P22" s="52"/>
       <c r="Q22" s="52"/>
       <c r="R22" s="52"/>
     </row>
     <row r="23" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="48">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="B23" s="49" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="50">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D23" s="51">
-        <v>1258.501</v>
+        <v>1258.492</v>
       </c>
       <c r="E23" s="51">
-        <v>83.278700000000001</v>
+        <v>84.716800000000006</v>
       </c>
       <c r="F23" s="51">
-        <v>72.823700000000002</v>
+        <v>72.956299999999999</v>
       </c>
       <c r="G23" s="51">
-        <v>1098.5944</v>
+        <v>1097.0479</v>
       </c>
       <c r="H23" s="51">
-        <v>504.23160000000001</v>
+        <v>502.53370000000001</v>
       </c>
       <c r="I23" s="51">
-        <v>584.06830000000002</v>
+        <v>584.1925</v>
       </c>
       <c r="J23" s="51">
         <v>5.7470999999999997</v>
       </c>
       <c r="K23" s="51">
-        <v>4.5473999999999997</v>
+        <v>4.5743999999999998</v>
       </c>
       <c r="L23" s="51">
-        <v>3.8041</v>
+        <v>3.7709999999999999</v>
       </c>
       <c r="M23" s="51">
-        <v>156.10250000000002</v>
+        <f t="shared" si="3"/>
+        <v>157.67310000000001</v>
       </c>
       <c r="N23" s="51">
-        <v>158.20408565428238</v>
+        <f t="shared" si="1"/>
+        <v>157.88737632023089</v>
       </c>
       <c r="O23" s="51">
-        <v>1275.4440191540812</v>
+        <f>$C23/M23*100</f>
+        <v>1260.2022792727485</v>
       </c>
       <c r="P23" s="52"/>
       <c r="Q23" s="52"/>
       <c r="R23" s="52"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.3">
       <c r="F24" s="55"/>
       <c r="P24" s="52"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.3">
       <c r="E25" s="56"/>
       <c r="F25" s="56"/>
       <c r="G25" s="56"/>
       <c r="H25" s="56"/>
       <c r="I25" s="56"/>
       <c r="J25" s="56"/>
       <c r="K25" s="56"/>
       <c r="L25" s="56"/>
       <c r="R25" s="55"/>
       <c r="S25" s="57"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.3">
       <c r="F26" s="55"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.3">
       <c r="F27" s="56"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>202508 Tab Flächen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>